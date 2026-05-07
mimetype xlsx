--- v0 (2026-02-04)
+++ v1 (2026-05-07)
@@ -54,129 +54,129 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PRIND</t>
   </si>
   <si>
     <t>Proposição de Indicação</t>
   </si>
   <si>
     <t>Tiago Maia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que realize a revitalização e a instalação de cobertura na quadra poliesportiva localizada no bairro de Fernandes Pinheiro.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Luiz Carias</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_2025-015.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_2025-015.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize reforma no local onde são guardados materiais utilizados na água e no reservatório de água do Bairro Fonseca Almeida.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PCJR</t>
   </si>
   <si>
     <t>Parecer Comissão e Justiça e Redação</t>
   </si>
   <si>
     <t>CPJR - Comissão Permanente de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/396/36-_par_cjr.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/396/36-_par_cjr.pdf</t>
   </si>
   <si>
     <t>Mensagem do Executivo nº 14/2025, Projeto de Lei Complementar nº 02/2025, que " Institui a Planta de Valores Genéricos de Metro Quadrado de Terrenos e Edificações no Município de Comendador Levy Gasparian e dá outras providências".</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Cláudio Mannarino</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/194/03-_projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/194/03-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Revoga o Art. 3.º da Lei Municipal n.º 1.172, de 15 de dezembro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Loso</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/128/requerimento_002-2025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/128/requerimento_002-2025.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo n.º 009/2025, Mensagem do Executivo nº 005/2025, Projeto de Lei nº 005/2025, que denomina “Complexo Esportivo Paulo César Gonçalves (Keka)”, a obra pública localizada na Beira Rio, Centro, Comendador Levy Gasparian.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Léo Retto</t>
   </si>
   <si>
     <t>Projeto de Emenda Aditiva n.º 001/2025 ao Projeto de Lei nº 14, que dispunha sobre o Plano Plurianual do Município para o quadriênio 2026 a 2029.</t>
   </si>
   <si>
     <t>440</t>
   </si>
@@ -513,68 +513,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_2025-015.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/396/36-_par_cjr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/194/03-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/128/requerimento_002-2025.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_2025-015.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/396/36-_par_cjr.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/194/03-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/128/requerimento_002-2025.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="45.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="110.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>