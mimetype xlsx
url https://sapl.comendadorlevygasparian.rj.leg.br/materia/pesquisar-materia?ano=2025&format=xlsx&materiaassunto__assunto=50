--- v0 (2026-01-27)
+++ v1 (2026-05-04)
@@ -54,225 +54,225 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PRIND</t>
   </si>
   <si>
     <t>Proposição de Indicação</t>
   </si>
   <si>
     <t>Tiago Maia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize instalação de espelhos convexos de segurança nos seguintes pontos do Morro Saeleg: no poste em frente à Praça Carmelita de Carvalho, no poste em frente ao portão da Estação de Tratamento de Água – Saeleg e no poste da subida na curva da Rua Iris de Matos Souza.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Thiago Boy</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_2025-018.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_2025-018.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de reparo com massa asfáltica em buraco na altura da residência n.º 602, na Estrada União e Indústria, Km 133, Centro.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Léa da Império</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_2025-040.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_2025-040.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize reforma de todos os pontos de ônibus em Afonso Arinos.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_2025-041.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_2025-041.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de pintura de faixa de pedestre e instalação de placas de sinalização indicativa de travessia de alunos nas imediações do Colégio Bom Pastor, no Bairro Reta.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Diego do Fiquinho, Luiz Carias</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_2025-042.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_2025-042.doc</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, nos termos regimentais, indicam o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize a instalação de um quebra-molas na Rua Newton Guilherme da Silva, no Bairro Fonseca Almeida.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_2025-047.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_2025-047.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize instalação de quebra-molas e troca de manilhas na Rua Sebastião Rios, na Rua João Paiva e na Rua Jaime Mattos, em Afonso Arinos.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_2025-048.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_2025-048.doc</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_2025-050.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_2025-050.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize instalação de quebra-molas em frente à Praça Sebastião Gama e na altura da Mercearia do Toninho, em Afonso Arinos.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_2025-057.docx</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_2025-057.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente a recolocação do ponto de ônibus na Estrada União Industria, Km 129, sentido Três Rios, próximo ao bairro Conjunto Habitacional Luiz Bento Argon Filho.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_2025-066.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_2025-066.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente que realize serviço de asfaltamento na Alameda Dalila, em frente ao galpão do empresário gaspariense conhecido como Bolão, no Km 135, na altura da residência n.º 83, no Bairro Reta.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/567/indicacao_2025-067.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/567/indicacao_2025-067.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente que providencie instalação da placa “dê a preferência” em frente à Capela Mortuária, no sentido Avenida Beira Rio ou no sentido contrário, no Centro.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Tim do Loza</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_2025-068.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_2025-068.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente que providencie instalação de redutor de velocidade na Avenida Reginaldo Maia, próximo à nova sede da Faetec, antiga Translevy.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Léo Retto</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/193/02-_projeto_de_lei_n_o_10.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/193/02-_projeto_de_lei_n_o_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a compensação financeira por parte de concessionárias que instalarem praças de pedágio no Município de Comendador Levy Gasparian e dá outras providências.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_de_lei_17_2025_autor_tiago_maia.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_de_lei_17_2025_autor_tiago_maia.doc</t>
   </si>
   <si>
     <t>Institui no Município de Comendador Levy Gasparian o projeto "Segurança no Centro" e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -579,68 +579,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_2025-018.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_2025-040.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_2025-041.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_2025-042.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_2025-047.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_2025-048.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_2025-050.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_2025-057.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_2025-066.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/567/indicacao_2025-067.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_2025-068.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/193/02-_projeto_de_lei_n_o_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_de_lei_17_2025_autor_tiago_maia.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_2025-018.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_2025-040.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_2025-041.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_2025-042.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_2025-047.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_2025-048.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_2025-050.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_2025-057.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_2025-066.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/567/indicacao_2025-067.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_2025-068.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/193/02-_projeto_de_lei_n_o_10.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_de_lei_17_2025_autor_tiago_maia.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>