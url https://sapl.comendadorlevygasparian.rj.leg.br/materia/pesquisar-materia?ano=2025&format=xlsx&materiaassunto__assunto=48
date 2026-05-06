--- v0 (2026-01-27)
+++ v1 (2026-05-06)
@@ -54,324 +54,324 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PRIND</t>
   </si>
   <si>
     <t>Proposição de Indicação</t>
   </si>
   <si>
     <t>Tiago Maia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_2025-008.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_2025-008.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que viabilize a criação de cargo de Médico Veterinário no quadro de Servidores do Município.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Diego do Fiquinho</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_2025-027.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_2025-027.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize a instalação de quebra-molas nas proximidades do viaduto do Bairro Fonseca Almeida.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Diego do Fiquinho, Luiz Carias</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, nos termos regimentais, indicam o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize estudo para viabilizar política de gratificação por desempenho para os profissionais da Unidade Básica de Saúde – UBS do Município.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Luiz Carias</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/401/indicacao_2025-059.docx</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/401/indicacao_2025-059.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente a instalação de corrimão na escada que liga a parte baixa à parte alta da Avenida Reginaldo Maia, nas proximidades da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora Biênio 2025/2026</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/174/02-_projeto_decreto_legislativo_01.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/174/02-_projeto_decreto_legislativo_01.pdf</t>
   </si>
   <si>
     <t>Fixa o percentual máximo de consignação para fins de empréstimos aos agentes públicos da Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Cláudio Mannarino</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/120/03-_projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/120/03-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da linha 2 da planilha de amortização, do artigo 3.º, da Lei n.º 1.207 de 03 de agosto de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/131/04-_projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/131/04-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera o quadro A.2 – Grupo II – Direção e Assistência Intermediária da Lei Municipal n.º 079 de 25 de janeiro de 1995 e dá outras providências.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Dispõe sobre a amortização do déficit técnico atuarial do Município para com o Levy Prev para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/196/03_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/196/03_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 811 de agosto de 2013 e revoga a Lei n.º 996 de outubro de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/197/02-_mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/197/02-_mensagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas para o cargo de Pedagogo e altera o Quadro Permanente de Cargos da Prefeitura Municipal de Comendador Levy, criando novas vagas e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/576/04-projeto_de_lei_no25.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/576/04-projeto_de_lei_no25.pdf</t>
   </si>
   <si>
     <t>Cria Gratificação Especial de Alfabetizador e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/115/02_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/115/02_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei n.º 752, de 29 de março de 2012.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/116/02-_projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/116/02-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Revoga o inciso IV do art. 5.º da Lei Municipal n.º 1019/2019.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/132/02_projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/132/02_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I e II da Lei n.º 752, de 29 de março de 2012.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/144/02-_projeto_de_lei_005.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/144/02-_projeto_de_lei_005.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos I e II da Lei n.º 752, de 29 de março de 2012.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/158/02_-_projeto_de_lei_007.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/158/02_-_projeto_de_lei_007.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 5.º da Lei 1276 de 20 de março de 2025.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/393/02-_projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/393/02-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a tabela C. Cargos de Provimento em Comissão (CPC) Ordenados por Símbolos do Anexo I da Lei nº 752, de 29 de março de 2012.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/114/02_-_projeto_de_resolucao_1.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/114/02_-_projeto_de_resolucao_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Resolução 88/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/143/02_-resolucao_no_124.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/143/02_-resolucao_no_124.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Resolução n.º 88/2012 e dá outras providências.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Thiago Boy</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_003-2025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_003-2025.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo n.º 016/2025, Projeto de Lei nº 007/2025, de autoria da Mesa Diretora, que altera o artigo 5.º da Lei 1276 de 20 de março de 2025.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Loso</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento_006-2025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento_006-2025.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo n.º 025/2025, Mensagem do Executivo n.º 010/2025, Projeto de Lei nº 010/2025, que revoga o Art. 3.º da Lei Municipal n.º 1.172, de 15 de dezembro de 2022, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -678,68 +678,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_2025-008.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_2025-027.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/401/indicacao_2025-059.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/174/02-_projeto_decreto_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/120/03-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/131/04-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/196/03_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/197/02-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/576/04-projeto_de_lei_no25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/115/02_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/116/02-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/132/02_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/144/02-_projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/158/02_-_projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/393/02-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/114/02_-_projeto_de_resolucao_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/143/02_-resolucao_no_124.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_003-2025.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento_006-2025.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_2025-008.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_2025-027.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/401/indicacao_2025-059.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/174/02-_projeto_decreto_legislativo_01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/120/03-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/131/04-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/196/03_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/197/02-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/576/04-projeto_de_lei_no25.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/115/02_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/116/02-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/132/02_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/144/02-_projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/158/02_-_projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/393/02-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/114/02_-_projeto_de_resolucao_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/143/02_-resolucao_no_124.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/157/requerimento_003-2025.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/192/requerimento_006-2025.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>