--- v0 (2026-01-29)
+++ v1 (2026-05-01)
@@ -54,459 +54,459 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PRIND</t>
   </si>
   <si>
     <t>Proposição de Indicação</t>
   </si>
   <si>
     <t>Diego do Fiquinho</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_2025-017.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_2025-017.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize a instalação de quebra-molas na Rua Geraldo Duarte, no Bairro Grotão.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Thiago Boy</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_2025-020.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_2025-020.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de retirada de entulhos na Rua Antônio Matos Souza, no Morro do SAELEG, na altura da residência n.º 49, cujo proprietário é o Senhor Adalto Badaró.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Loso</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_2025-021.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_2025-021.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de melhoria do acesso ao Cemitério do Sabiá, em Mont Serrat, com a colocação de pavimentação asfáltica, meios-fios, bueiros para escoamento das águas pluviais e iluminação, e também a instalação de água na referida necrópole.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_2025-022.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_2025-022.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de roçada na Rua Antônio Correia da Silva, no Bairro Fonseca Almeida.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Léa da Império</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_2025-023.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_2025-023.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente a instalação de quebra-molas no Km 132 da Estrada União e Indústria, em frente ao antigo Muranga’s Bar.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_2025-024.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_2025-024.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize reforma, com serviço de pintura, troca de lâmpadas queimadas, poda de árvores e capina, no deque José Ronaldo Costa, na entrada da Rua da Mina, no Bairro Grotão.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_2025-025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_2025-025.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize instalação de bebedouro nas instalações do Ginásio Poliesportivo do Bairro Grotão.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_2025-026.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_2025-026.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de tapa-buracos com asfalto e de manutenção dos mata-burros nas vias públicas do Bairro Grotão.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_2025-033.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_2025-033.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que notifique a empresa MRS Logística S.A. com o objetivo de que a mesma providencie a retirada de vagões abandonados na linha férrea entre a Rua João Paiva e a Rua João Cabral, em Afonso Arinos.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_2025-034.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_2025-034.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que solicite à empresa MRS Logística S.A. que providencie a instalação de sinalização ferroviária no cruzamento entre a Rua João Paiva e a Rua João Cabral, em Afonso Arinos.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_2025-035.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_2025-035.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que solicite ao Departamento de Estradas de Rodagem – DER-RJ que realize limpeza das margens da Rodovia RJ-151, com serviço de capina e de retirada de mato, no trecho entre Mont Serrat e Afonso Arinos.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_2025-037.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_2025-037.doc</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_2025-041.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_2025-041.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de pintura de faixa de pedestre e instalação de placas de sinalização indicativa de travessia de alunos nas imediações do Colégio Bom Pastor, no Bairro Reta.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Diego do Fiquinho, Luiz Carias</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_2025-042.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_2025-042.doc</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, nos termos regimentais, indicam o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize a instalação de um quebra-molas na Rua Newton Guilherme da Silva, no Bairro Fonseca Almeida.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Tiago Maia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_2025-043.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_2025-043.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de limpeza dos bueiros da Rua Orlando Mariosa, nas proximidades do Colégio Bom Pastor Levy, no Bairro Reta.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Luiz Carias</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_2025-044.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_2025-044.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de reforma total da Praça Arlete Machado de Souza, no Bairro Fonseca Almeida.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de asfaltamento na Rua Sebastião Rios e no trecho da Rua João Paiva com a Rua Jaime Mattos, em Afonso Arinos.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_2025-047.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_2025-047.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize instalação de quebra-molas e troca de manilhas na Rua Sebastião Rios, na Rua João Paiva e na Rua Jaime Mattos, em Afonso Arinos.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_2025-048.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_2025-048.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize reforma de todos os pontos de ônibus em Afonso Arinos.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_2025-049.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_2025-049.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente a realização de reforma geral na Praça Almeida Cardão, em Afonso Arinos, com a execução das seguintes melhorias: serviço de reforma do parque infantil, troca das telas da quadra, reforma dos aparelhos de ginástica, troca de refletores e manutenção da rede elétrica.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_2025-050.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_2025-050.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize instalação de quebra-molas em frente à Praça Sebastião Gama e na altura da Mercearia do Toninho, em Afonso Arinos.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_2025-051.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_2025-051.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de troca de extensão de rede de manilhas por extensão de rede de canos de PVC na Rua João Paiva, em Afonso Arinos.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Tim do Loza</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_2025-053.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_2025-053.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de instalação de dois braços de luminária na Rua Dr. Altino Moreira, n.º 18, na área atrás do posto de gasolina da Reta, no Bairro Fonseca Almeida.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_2025-054.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_2025-054.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize a construção de uma capela mortuária pública em Afonso Arinos.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_2025-056.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_2025-056.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao Secretário Municipal de Serviços Públicos que realize serviço que proporcione aumento da capacidade de captação de águas pluviais na Avenida Josino Peres e aumento da inclinação das canaletas que permitem o escoamento dessas águas na referida via pública.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/537/indicacao_2025-061.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/537/indicacao_2025-061.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente a realização de serviço de asfaltamento, de colocação de meios-fios e de construção de sistema de escoamento de águas pluviais na Rua Angelina Bonfante Dias, na Pedra do Sapo, em Mont Serrat.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/538/indicacao_2025-062.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/538/indicacao_2025-062.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente a realização de serviço de asfaltamento na Rua Deomar Gonçalves Dias, no Bairro Grotão.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_2025-064.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_2025-064.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que viabilize a construção de uma capela mortuária pública em Afonso Arinos.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_2025-065.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_2025-065.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente que realize serviço de recapeamento com escória na Rua Antônio Gonçalves Correa, no Bairro Fonseca Almeida.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_2025-066.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_2025-066.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente que realize serviço de asfaltamento na Alameda Dalila, em frente ao galpão do empresário gaspariense conhecido como Bolão, no Km 135, na altura da residência n.º 83, no Bairro Reta.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/567/indicacao_2025-067.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/567/indicacao_2025-067.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente que providencie instalação da placa “dê a preferência” em frente à Capela Mortuária, no sentido Avenida Beira Rio ou no sentido contrário, no Centro.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_2025-068.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_2025-068.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente que providencie instalação de redutor de velocidade na Avenida Reginaldo Maia, próximo à nova sede da Faetec, antiga Translevy.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/179/02-_projeto_de_lei_no008.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/179/02-_projeto_de_lei_no008.pdf</t>
   </si>
   <si>
     <t>Incorpora prolongamento de Avenida e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -813,68 +813,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_2025-017.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_2025-020.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_2025-021.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_2025-022.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_2025-023.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_2025-024.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_2025-025.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_2025-026.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_2025-033.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_2025-034.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_2025-035.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_2025-037.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_2025-041.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_2025-042.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_2025-043.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_2025-044.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_2025-047.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_2025-048.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_2025-049.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_2025-050.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_2025-051.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_2025-053.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_2025-054.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_2025-056.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/537/indicacao_2025-061.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/538/indicacao_2025-062.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_2025-064.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_2025-065.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_2025-066.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/567/indicacao_2025-067.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_2025-068.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/179/02-_projeto_de_lei_no008.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_2025-017.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_2025-020.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_2025-021.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_2025-022.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_2025-023.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_2025-024.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_2025-025.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_2025-026.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_2025-033.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_2025-034.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_2025-035.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_2025-037.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_2025-041.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_2025-042.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_2025-043.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_2025-044.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_2025-047.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_2025-048.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_2025-049.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_2025-050.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_2025-051.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_2025-053.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_2025-054.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_2025-056.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/537/indicacao_2025-061.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/538/indicacao_2025-062.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_2025-064.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_2025-065.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/566/indicacao_2025-066.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/567/indicacao_2025-067.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/568/indicacao_2025-068.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/179/02-_projeto_de_lei_no008.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>