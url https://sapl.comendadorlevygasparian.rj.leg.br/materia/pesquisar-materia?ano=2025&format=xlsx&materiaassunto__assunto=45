--- v0 (2025-12-08)
+++ v1 (2026-05-06)
@@ -54,237 +54,237 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PRIND</t>
   </si>
   <si>
     <t>Proposição de Indicação</t>
   </si>
   <si>
     <t>Tiago Maia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_2025-007.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_2025-007.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que viabilize a criação de um Canil e/ou Abrigo Municipal para animais.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_2025-008.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_2025-008.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que viabilize a criação de cargo de Médico Veterinário no quadro de Servidores do Município.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Diego do Fiquinho</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_2025-010.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_2025-010.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que providenciasse o retorno da Unidade Básica de Saúde do Grotão para dentro do referido bairro.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Léo Retto</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_2025-012.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_2025-012.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que viabilize, em caráter experimental, a substituição, nas salas de aula das escolas públicas do Município, das lâmpadas fluorescentes brancas comuns por lâmpadas de espectro total com proteção contra radiação.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_2025-025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_2025-025.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize instalação de bebedouro nas instalações do Ginásio Poliesportivo do Bairro Grotão.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_2025-029.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_2025-029.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize a aquisição e a instalação de ares-condicionados para a Unidade Básica de Saúde Maria José Constância da Silva, no Bairro Gulf.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_2025-030.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_2025-030.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que adote medidas que promovam a acessibilidade de pessoas portadoras de deficiência à sede da prefeitura e aos demais órgãos públicos do Município.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_2025-031.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_2025-031.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que viabilize a construção da Casa do Autista no Município, espaço destinado ao acolhimento, atendimento especializado e suporte às pessoas com Transtorno do Espectro Autista (TEA) e suas famílias.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Léa da Império</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_2025-036.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_2025-036.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que disponibilize fisioterapeuta domiciliar para os pacientes acamados de Afonso Arinos.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_2025-038.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_2025-038.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que viabilize a criação da Casa de Inclusão no Município, para atender pacientes com todo tipo de deficiência, principalmente jovens e crianças, e oferecer equipe multidisciplinar de profissionais das áreas de fonoaudiologia, neuropedagogia, psicopedagogia, terapia ocupacional, assistência social e psicologia.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_2025-045.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_2025-045.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que viabilize parceria para implantação da especialidade de Ortodontia no Município.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Diego do Fiquinho, Luiz Carias</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, nos termos regimentais, indicam o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize estudo para viabilizar política de gratificação por desempenho para os profissionais da Unidade Básica de Saúde – UBS do Município.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_2025-055.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_2025-055.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que O Município de Comendador Levy Gasparian adira ao Programa do Governo Federal “Agora tem ESPECIALISTAS”.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/220/mocao_2025-005.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/220/mocao_2025-005.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO aos integrantes do setor de pronto-atendimento do Sistema Único de Saúde – SUS do Hospital Nossa Senhora da Conceição – Três Rios. A presente homenagem acontece em razão de seu elogiável trabalho de atendimento humanizado e de qualidade aos pacientes trirrienses e de municípios vizinhos, em uma genuína demonstração de competência e amor ao próximo, o que os torna dignos merecedores do reconhecimento público.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/221/mocao_2025-006.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/221/mocao_2025-006.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO aos integrantes do setor de pronto-atendimento do Sistema Único de Saúde – SUS de Levy Gasparian. A presente homenagem acontece em razão de excelente trabalho em prol da saúde e do bem-estar dos pacientes, com atendimentos humanizados e de qualidade, em uma clara demonstração de competência e amor ao próximo, o que os torna dignos merecedores do reconhecimento público.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -591,68 +591,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_2025-007.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_2025-008.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_2025-010.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_2025-012.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_2025-025.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_2025-029.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_2025-030.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_2025-031.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_2025-036.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_2025-038.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_2025-045.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_2025-055.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/220/mocao_2025-005.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/221/mocao_2025-006.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_2025-007.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_2025-008.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_2025-010.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_2025-012.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_2025-025.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_2025-029.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_2025-030.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_2025-031.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_2025-036.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_2025-038.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_2025-045.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/354/indicacao_2025-055.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/220/mocao_2025-005.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/221/mocao_2025-006.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>