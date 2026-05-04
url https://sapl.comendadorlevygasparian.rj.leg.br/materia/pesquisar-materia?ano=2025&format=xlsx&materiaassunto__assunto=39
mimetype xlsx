--- v0 (2025-12-06)
+++ v1 (2026-05-04)
@@ -54,570 +54,570 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRIND</t>
   </si>
   <si>
     <t>Proposição de Indicação</t>
   </si>
   <si>
     <t>Léa da Império</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_2025-001.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_2025-001.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize reforma da Escola Municipalizada Salathiel Machado da Fonseca, em Afonso Arinos.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_2025-002.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_2025-002.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize obra de construção e de reconstrução de bueiros e serviço de abertura das saídas para escoamento de água nas valetas das vias públicas do Conjunto Habitacional Virgilina Cardão, em Afonso Arinos.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_2025-003.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_2025-003.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine a instalação de quebra-molas e a reconstrução de bueiro na via pública em frente à Praça Sebastião Gama, em Afonso Arinos.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Tiago Maia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_2025-004.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_2025-004.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que realize pavimentação asfáltica e instalação de calçadas em todo o bairro Fernandes Pinheiro.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_2025-005.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_2025-005.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que realize a implantação de um sistema de abastecimento de água e de esgotamento sanitário de todo o bairro Fernandes Pinheiro.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_2025-007.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_2025-007.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que viabilize a criação de um Canil e/ou Abrigo Municipal para animais.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Diego do Fiquinho</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_2025-009.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_2025-009.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize a construção de muro de contenção atrás da Policlínica Municipal.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_2025-010.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_2025-010.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que providenciasse o retorno da Unidade Básica de Saúde do Grotão para dentro do referido bairro.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Léo Retto</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_2025-011.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_2025-011.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize a extensão da rede de abastecimento de água na Rua Ademar Santana de Lima, próximo ao Haras Gulf, no Bairro Gulf.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_2025-013.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_2025-013.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que construa muro de contenção na Rua Lindaura, em Afonso Arinos.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_2025-014.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_2025-014.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize a instalação de tela de proteção nas grades da Praça Márcia Cardão, em Afonso Arinos.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize instalação de espelhos convexos de segurança nos seguintes pontos do Morro Saeleg: no poste em frente à Praça Carmelita de Carvalho, no poste em frente ao portão da Estação de Tratamento de Água – Saeleg e no poste da subida na curva da Rua Iris de Matos Souza.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_2025-017.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_2025-017.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize a instalação de quebra-molas na Rua Geraldo Duarte, no Bairro Grotão.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Thiago Boy</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_2025-018.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_2025-018.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de reparo com massa asfáltica em buraco na altura da residência n.º 602, na Estrada União e Indústria, Km 133, Centro.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_2025-019.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_2025-019.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize reformas nas Estações de Tratamento de Água do Município, principalmente na do Morro do SAELEG, com serviços de pintura, substituição de lâmpadas queimadas, conserto de filtros e roçada.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Loso</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_2025-021.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_2025-021.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de melhoria do acesso ao Cemitério do Sabiá, em Mont Serrat, com a colocação de pavimentação asfáltica, meios-fios, bueiros para escoamento das águas pluviais e iluminação, e também a instalação de água na referida necrópole.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_2025-024.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_2025-024.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize reforma, com serviço de pintura, troca de lâmpadas queimadas, poda de árvores e capina, no deque José Ronaldo Costa, na entrada da Rua da Mina, no Bairro Grotão.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_2025-026.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_2025-026.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de tapa-buracos com asfalto e de manutenção dos mata-burros nas vias públicas do Bairro Grotão.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_2025-028.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_2025-028.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize a construção de um Espaço Esportivo Comunitário, com campo society, pista de caminhada e parquinho infantil, no bairro Afonso Arinos.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_2025-029.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_2025-029.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize a aquisição e a instalação de ares-condicionados para a Unidade Básica de Saúde Maria José Constância da Silva, no Bairro Gulf.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_2025-030.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_2025-030.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que adote medidas que promovam a acessibilidade de pessoas portadoras de deficiência à sede da prefeitura e aos demais órgãos públicos do Município.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_2025-031.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_2025-031.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que viabilize a construção da Casa do Autista no Município, espaço destinado ao acolhimento, atendimento especializado e suporte às pessoas com Transtorno do Espectro Autista (TEA) e suas famílias.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Tim do Loza</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_2025-032.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_2025-032.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que viabilize o retorno das obras da ciclovia que liga a Avenida Josino Peres ao Bairro Fábrica.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize reforma na quadra poliesportiva de Afonso Arinos, com serviços de pintura da mesma e de remarcação de suas linhas, de manutenção das duas metas quebradas e de troca de telas.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_2025-040.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_2025-040.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize reforma de todos os pontos de ônibus em Afonso Arinos.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_2025-041.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_2025-041.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de pintura de faixa de pedestre e instalação de placas de sinalização indicativa de travessia de alunos nas imediações do Colégio Bom Pastor, no Bairro Reta.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Luiz Carias</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_2025-044.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_2025-044.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de reforma total da Praça Arlete Machado de Souza, no Bairro Fonseca Almeida.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_2025-047.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_2025-047.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize instalação de quebra-molas e troca de manilhas na Rua Sebastião Rios, na Rua João Paiva e na Rua Jaime Mattos, em Afonso Arinos.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_2025-048.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_2025-048.doc</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_2025-049.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_2025-049.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente a realização de reforma geral na Praça Almeida Cardão, em Afonso Arinos, com a execução das seguintes melhorias: serviço de reforma do parque infantil, troca das telas da quadra, reforma dos aparelhos de ginástica, troca de refletores e manutenção da rede elétrica.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_2025-054.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_2025-054.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize a construção de uma capela mortuária pública em Afonso Arinos.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_2025-058.docx</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_2025-058.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, INDICA ao Exmo. Sr. Prefeito Municipal, Cláudio Mannarino,  que providencie a instalação de placa indicativa com o nome do Sr. Joel da Silva Maia no Loteamento Raio de Sol, conforme determina a Lei Municipal nº 1086/2020, a qual denominou logradouro público em homenagem ao referido cidadão.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/401/indicacao_2025-059.docx</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/401/indicacao_2025-059.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente a instalação de corrimão na escada que liga a parte baixa à parte alta da Avenida Reginaldo Maia, nas proximidades da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/402/indicacao_2025-060.docx</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/402/indicacao_2025-060.docx</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente a inclusão de dois banheiros próximos à área esportiva localizada na Avenida Beira Rio, no Centro do Município, para atender à população que faz uso das quadras do local.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_2025-064.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_2025-064.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que viabilize a construção de uma capela mortuária pública em Afonso Arinos.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_2025-065.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_2025-065.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal, para que determine ao setor competente que realize serviço de recapeamento com escória na Rua Antônio Gonçalves Correa, no Bairro Fonseca Almeida.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Cláudio Mannarino</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/129/04_-_projeto_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/129/04_-_projeto_lei.pdf</t>
   </si>
   <si>
     <t>Denomina "Complexo Esportivo Paulo César Gonçalves (Keka)”, a obra pública localizada na Beira Rio, Centro, Comendador Levy Gasparian.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/145/02-_projeto_de_lei_06.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/145/02-_projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº. 006/2025, de autoria do Vereador Diego Simões de Lima Salgado, que altera a Lei n.º 1,228/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/179/02-_projeto_de_lei_no008.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/179/02-_projeto_de_lei_no008.pdf</t>
   </si>
   <si>
     <t>Incorpora prolongamento de Avenida e dá outras providências.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Serjão</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/181/02-_projeto_de_lei_no009.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/181/02-_projeto_de_lei_no009.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Lei da Mais-Valia e dá outras providências.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_de_lei_17_2025_autor_tiago_maia.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_de_lei_17_2025_autor_tiago_maia.doc</t>
   </si>
   <si>
     <t>Institui no Município de Comendador Levy Gasparian o projeto "Segurança no Centro" e dá outras providências.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_004-2025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_004-2025.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo n.º 022/2025, Projeto de Lei nº 009/2025, de autoria do Vereador Sérgio Nepomuceno de Souza, que dispõe sobre a regulamentação da Lei da Mais-Valia e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -924,68 +924,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_2025-001.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_2025-002.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_2025-003.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_2025-004.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_2025-005.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_2025-007.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_2025-009.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_2025-010.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_2025-011.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_2025-013.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_2025-014.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_2025-017.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_2025-018.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_2025-019.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_2025-021.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_2025-024.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_2025-026.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_2025-028.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_2025-029.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_2025-030.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_2025-031.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_2025-032.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_2025-040.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_2025-041.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_2025-044.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_2025-047.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_2025-048.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_2025-049.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_2025-054.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_2025-058.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/401/indicacao_2025-059.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/402/indicacao_2025-060.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_2025-064.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_2025-065.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/129/04_-_projeto_lei.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/145/02-_projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/179/02-_projeto_de_lei_no008.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/181/02-_projeto_de_lei_no009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_de_lei_17_2025_autor_tiago_maia.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_004-2025.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_2025-001.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_2025-002.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/106/indicacao_2025-003.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_2025-004.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/108/indicacao_2025-005.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_2025-007.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_2025-009.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_2025-010.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_2025-011.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_2025-013.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_2025-014.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_2025-017.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_2025-018.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_2025-019.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_2025-021.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_2025-024.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_2025-026.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_2025-028.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_2025-029.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_2025-030.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_2025-031.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_2025-032.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_2025-040.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_2025-041.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_2025-044.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_2025-047.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_2025-048.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_2025-049.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_2025-054.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_2025-058.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/401/indicacao_2025-059.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/402/indicacao_2025-060.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/540/indicacao_2025-064.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/553/indicacao_2025-065.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/129/04_-_projeto_lei.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/145/02-_projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/179/02-_projeto_de_lei_no008.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/181/02-_projeto_de_lei_no009.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/549/projeto_de_lei_17_2025_autor_tiago_maia.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_004-2025.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>