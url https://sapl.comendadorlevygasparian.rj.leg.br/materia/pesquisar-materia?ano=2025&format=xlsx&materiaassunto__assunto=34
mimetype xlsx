--- v1 (2026-01-30)
+++ v2 (2026-05-03)
@@ -54,665 +54,665 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Diego do Fiquinho</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/135/mocao_2025-001.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/135/mocao_2025-001.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Senhor Hugo Pereira Mendes, Capitão da Polícia Militar, RG PMERJ 90.826, em razão de seus serviços prestados para a segurança da população gaspariense como Coordenador da Operação Foco – Levy Gasparian, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_2025-002.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_2025-002.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Senhor Alexander Linhares Carvalho, Subtenente da Polícia Militar, com 27 anos e quatro meses de serviço policial pelo Estado do Rio de Janeiro. A presente homenagem acontece em razão de seus serviços prestados para a segurança da população gaspariense como Coordenador de Ordem Pública e de Políticas de Segurança da Secretaria Municipal de Ordem Pública, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Luiz Carias</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Senhor Joel São Tiago, idealizador do projeto do livro “Poemas Esparsos – Antologia”. A presente homenagem acontece em razão de seu envolvimento nas manifestações culturais e nos projetos artísticos nos municípios da região, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Tiago Maia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/189/mocao_2025-004.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/189/mocao_2025-004.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO à Senhora Jessica Mayra da Silva Barbosa, em reconhecimento ao seu destacado trabalho como Coordenadora da Saúde da Mulher no Município. Durante sua atuação, a homenageada demonstrou comprometimento, sensibilidade e competência, contribuindo significativamente para o fortalecimento das políticas públicas voltadas à saúde da mulher. Sua dedicação foi fundamental para a implementação de ações que promoveram o cuidado, a prevenção e o acolhimento, sempre com empatia e respeito às necessidades da população feminina, sendo motivo de muito orgulho para nossa comunidade, o que a torna digna merecedora do reconhecimento público.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/220/mocao_2025-005.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/220/mocao_2025-005.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO aos integrantes do setor de pronto-atendimento do Sistema Único de Saúde – SUS do Hospital Nossa Senhora da Conceição – Três Rios. A presente homenagem acontece em razão de seu elogiável trabalho de atendimento humanizado e de qualidade aos pacientes trirrienses e de municípios vizinhos, em uma genuína demonstração de competência e amor ao próximo, o que os torna dignos merecedores do reconhecimento público.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/221/mocao_2025-006.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/221/mocao_2025-006.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO aos integrantes do setor de pronto-atendimento do Sistema Único de Saúde – SUS de Levy Gasparian. A presente homenagem acontece em razão de excelente trabalho em prol da saúde e do bem-estar dos pacientes, com atendimentos humanizados e de qualidade, em uma clara demonstração de competência e amor ao próximo, o que os torna dignos merecedores do reconhecimento público.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/273/mocao_2025-007.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/273/mocao_2025-007.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO aos diretores do Esporte Clube Serrariense. A presente homenagem acontece em razão da construção de um belo horto florestal, em torno do campo, em área beirando o rio, com o objetivo de preservar o meio ambiente e evitar erosões, iniciativa que os torna dignos merecedores do reconhecimento público.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/274/mocao_2025-008.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/274/mocao_2025-008.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Sr. Yuri Coelho Leite da Silva, atleta lutador de Muay Thai. A presente homenagem acontece em razão do excelente desempenho do esportista, integrante do Projeto Ultimate Fighting Levy, no evento STR Fight, em Minas Gerais, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/275/mocao_2025-009.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/275/mocao_2025-009.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Sr. Lucas da Silva Chagas, Secretário Municipal de Esporte e Lazer e treinador do atleta lutador de Muay Thai Yuri Coelho Leite da Silva. A presente homenagem acontece em razão de seu destacado trabalho técnico desenvolvido com o esportista, integrante do Projeto Ultimate Fighting Levy, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Loso</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/282/mocao_2025-010.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/282/mocao_2025-010.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Sr. Carlos Eduardo Ponte de Araújo, também conhecido como Dudu Legal, eleito Vereador em Sapucaia em 2016 e reeleito com expressiva votação em 2020. O homenageado desempenhou um papel de destaque na Câmara Municipal do referido município, onde atuou com firmeza na defesa do cidadão sapucaiense. Foi Presidente da Comissão de Saúde do Legislativo e se destacou em suas atuações e fiscalizações, sempre pensando na vida das pessoas. Parlamentar atuante, Dudu Legal já conseguiu várias emendas parlamentares para o município, principalmente na área de saúde, e foi eleito novamente Legislador de Sapucaia para o período 2025-2028, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/294/mocao_2025-011.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/294/mocao_2025-011.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Sr. Luiz Eduardo Colares, Administrador da Associação dos Cegos, em Juiz de Fora – MG. A presente homenagem acontece em razão de seu destacado trabalho na administração da renomada instituição e de sua contribuição para a inclusão dos deficientes visuais na sociedade, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/545/mocao_2025-012.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/545/mocao_2025-012.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Moto Clube Skull Fire de Comendador Levy Gasparian. A presente homenagem acontece em razão da realização do 1.º Levy Motofest e da comemoração do 13.º Aniversário do Moto Clube Skull Fire, nos dias 8 e 9 de novembro de 2025, e também por sua contribuição para o desenvolvimento cultural do Município, o que torna a associação digna merecedora do reconhecimento público.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/564/mocao_2025-013.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/564/mocao_2025-013.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Senhor Douglas da Silva, Cabo da Polícia Militar, lotado na Seção de Telemática do 38.º Batalhão de Polícia Militar – Três Rios, RG PMERJ 102.624, em razão de seus serviços prestados para a segurança da população gaspariense, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/565/mocao_2025-014.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/565/mocao_2025-014.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Senhor Gustavo Stefanon, Segundo-Sargento da Polícia Militar, lotado na Seção de Telemática do 38.º Batalhão de Polícia Militar – Três Rios, RG PMERJ 86.270, em razão de seus serviços prestados para a segurança da população gaspariense, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Diego do Fiquinho, Tim do Loza</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/580/mocao_2025-015.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/580/mocao_2025-015.doc</t>
   </si>
   <si>
     <t>Requeremos, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Senhor Guilherme Lucas Ferreira da Silva, Diretor da Clínica Médica Triunfo, de Paraibuna, em razão de sua contribuição para a saúde emocional e para a qualidade de vida dos pacientes. O homenageado, com seus serviços prestados à população gaspariense, participa diretamente da geração de empregos e do desenvolvimento do Município, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/581/mocao_2025-016.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/581/mocao_2025-016.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO à Senhora Mariah de Almeida, por representar as mulheres gasparienses na Segunda Marcha Nacional das Mulheres Negras, em Brasília. _x000D_
  	O evento, cujo tema foi “Por reparação e Bem Viver”, ocorreu no dia 25 de novembro e teve a participação de 300.000 mulheres de todo o Brasil, com foco no combate ao racismo e às desigualdades sociais e raciais, reafirmando a força do movimento feminino negro no país. _x000D_
 	A homenageada é uma mulher negra, radialista, comunicadora, educadora e ativista nas causas de igualdade social e racial, o que a torna digna merecedora do reconhecimento público.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/201/02-_projeto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/201/02-_projeto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Ney Botafogo e dá outras providências.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/202/02_-_mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/202/02_-_mensagem.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo a Sra. Sandra Pereira da Silva Campos e dá outras providências.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/203/02-_mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/203/02-_mensagem.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadã Gaspariense a Sra. Edilaine Gonçalves Silva e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/204/02-_mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/204/02-_mensagem.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo a Sr. Aleder Pablo da Silva Rocha e dá outras providências.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_decreto_legislativo_06_2025.docx</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_decreto_legislativo_06_2025.docx</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo a Sr. Lucas Gonçalves Pinheiro e dá outras providências.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Serjão, Sérgio Nepomuceno de Souza</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/206/02-_mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/206/02-_mensagem.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo a Sr. Rodrigo de Freitas Venturini e dá outras providências.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/207/02-_mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/207/02-_mensagem.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Fábio Jones Silva de Medeiros e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>Léa da Império</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/213/09-_decreto_legislativo_no_685.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/213/09-_decreto_legislativo_no_685.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Mérito Legislativo a Sra. Rebeca Fernandes Rodrigues".</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/214/02-_projeto_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/214/02-_projeto_decreto.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Mérito Legislativo a Sra. Rosemere de Souza Amaral".</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/215/02-_projeto_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/215/02-_projeto_decreto.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Cidadão Gaspariense ao Sr. Alexander Linhares Carvalho.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/216/02-projeto_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/216/02-projeto_decreto.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Mérito Legislativo a Sra. Albertina Dias Fernandes Carias".</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/217/02-_prjeto_de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/217/02-_prjeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Mérito Legislativo a Sra. Rosinete Silva".</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/218/02-_projeto_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/218/02-_projeto_decreto.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Cidadão Gaspariense ao Sr. Márcio Afonso de Moraes".</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/219/02-_projeto_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/219/02-_projeto_decreto.pdf</t>
   </si>
   <si>
     <t>"Concede o título de Cidadão Gaspariense ao Sr. Adolfo de Oliveira Filho.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Léo Retto</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/237/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/237/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadã Gaspariense a Exma. Sra. Martha Mesquita da Rocha.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/241/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/241/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Jozemar Corrêa de Lima.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Thiago Boy</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/242/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/242/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Luiz Carlos Panoeiro.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/243/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/243/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo a Sra. Ailsa Henrique.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Serjão</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/244/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/244/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Exmo. Sr. Carlos Renan Leal de Mattos.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/245/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/245/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda Barão do Piabanha ao Exmo. Sr. Eduardo da Costa Paes.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/246/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/246/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo a Sra. Rosimere Aparecida de Souza.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/247/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/247/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Pedro Paulo Pereira da Costa.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/261/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/261/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo a Sra. Joquebede Marceli Gerônimo Borges.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/262/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/262/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Rafael Afonso Ragazzi.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/263/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/263/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Anderson Batista da Silva.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/264/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/264/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo a Senhora Pâmela Neves Martins.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/265/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/265/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Marco Antônio Cabral.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/266/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/266/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadã Gaspariense a Sra. Maria José Rosa Mauro.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/267/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/267/02-projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Darlei Alves da Silva.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Cláudio Mannarino</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/129/04_-_projeto_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/129/04_-_projeto_lei.pdf</t>
   </si>
   <si>
     <t>Denomina "Complexo Esportivo Paulo César Gonçalves (Keka)”, a obra pública localizada na Beira Rio, Centro, Comendador Levy Gasparian.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/548/02-projeto_de_lei_n016.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/548/02-projeto_de_lei_n016.pdf</t>
   </si>
   <si>
     <t>Inclui o Dia do Escotismo no Calendário Oficial do Município de Comendador Levy Gasparian e dá outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_007-2025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_007-2025.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, dos Processos n.º 055/2025, n.º 056/2025, n.º 057/2025, n.º 058/2025, n.º 059/2025 e n.º 060/2025.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_008-2025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_008-2025.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo n.º 061/2025, Projeto de Decreto Legislativo n.º 034/2025, de autoria do Vereador Sérgio Nepomuceno de Souza, que concede o título de Cidadão Gaspariense ao Exmo. Sr. Carlos Renan Leal de Mattos.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_009-2025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_009-2025.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo n.º 062/2025, Projeto de Decreto Legislativo n.º 035/2025, de autoria do Vereador Sérgio Nepomuceno de Souza, que concede a Comenda Barão do Piabanha ao Exmo. Sr. Eduardo da Costa Paes.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/250/requerimento_010-2025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/250/requerimento_010-2025.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo n.º 063/2025, Projeto de Decreto Legislativo n.º 036/2025, de autoria do Vereador Sérgio Nepomuceno de Souza, que concede o título de Mérito Legislativo a Sra. Rosimere Aparecida de Souza.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo n.º 064/2025, Projeto de Decreto Legislativo n.º 037/2025, de autoria do Vereador Thiago Ines de Paula, que concede o título de Mérito Legislativo ao Sr. Pedro Paulo Pereira da Costa.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_012-2025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_012-2025.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, dos Processos n.º 065/2025, n.º 066/2025, n.º 067/2025, n.º 068/2025, n.º 069/2025, n.º 070/2025, n.º 071/2025 e n.º 072/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1019,68 +1019,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/135/mocao_2025-001.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_2025-002.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/189/mocao_2025-004.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/220/mocao_2025-005.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/221/mocao_2025-006.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/273/mocao_2025-007.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/274/mocao_2025-008.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/275/mocao_2025-009.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/282/mocao_2025-010.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/294/mocao_2025-011.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/545/mocao_2025-012.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/564/mocao_2025-013.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/565/mocao_2025-014.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/580/mocao_2025-015.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/581/mocao_2025-016.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/201/02-_projeto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/202/02_-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/203/02-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/204/02-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_decreto_legislativo_06_2025.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/206/02-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/207/02-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/213/09-_decreto_legislativo_no_685.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/214/02-_projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/215/02-_projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/216/02-projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/217/02-_prjeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/218/02-_projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/219/02-_projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/237/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/241/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/242/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/243/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/244/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/245/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/246/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/247/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/261/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/262/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/263/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/264/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/265/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/266/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/267/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/129/04_-_projeto_lei.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/548/02-projeto_de_lei_n016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_007-2025.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_008-2025.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_009-2025.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/250/requerimento_010-2025.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_012-2025.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/135/mocao_2025-001.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/155/mocao_2025-002.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/189/mocao_2025-004.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/220/mocao_2025-005.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/221/mocao_2025-006.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/273/mocao_2025-007.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/274/mocao_2025-008.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/275/mocao_2025-009.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/282/mocao_2025-010.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/294/mocao_2025-011.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/545/mocao_2025-012.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/564/mocao_2025-013.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/565/mocao_2025-014.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/580/mocao_2025-015.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/581/mocao_2025-016.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/201/02-_projeto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/202/02_-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/203/02-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/204/02-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_decreto_legislativo_06_2025.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/206/02-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/207/02-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/213/09-_decreto_legislativo_no_685.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/214/02-_projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/215/02-_projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/216/02-projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/217/02-_prjeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/218/02-_projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/219/02-_projeto_decreto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/237/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/241/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/242/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/243/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/244/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/245/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/246/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/247/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/261/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/262/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/263/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/264/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/265/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/266/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/267/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/129/04_-_projeto_lei.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/548/02-projeto_de_lei_n016.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/240/requerimento_007-2025.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_008-2025.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/249/requerimento_009-2025.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/250/requerimento_010-2025.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/272/requerimento_012-2025.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>