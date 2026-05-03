--- v0 (2026-01-29)
+++ v1 (2026-05-03)
@@ -54,129 +54,129 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Cláudio Mannarino</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/398/04-_projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/398/04-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a cessão de uso de espaço público municipal à Fundação de Apoio Escola Técnica - FAETEC e dá outras providências.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/509/04-projeto_de_lei_no_20.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/509/04-projeto_de_lei_no_20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a concessão de direito real de uso de espaço público municipal à Universidade Federal Rural do Rio de Janeiro -UFRRJ e dá outras providências.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Léo Retto</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/193/02-_projeto_de_lei_n_o_10.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/193/02-_projeto_de_lei_n_o_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a compensação financeira por parte de concessionárias que instalarem praças de pedágio no Município de Comendador Levy Gasparian e dá outras providências.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Diego do Fiquinho</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/191/requerimento_005-2025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/191/requerimento_005-2025.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, que o Chefe do Executivo Municipal, na forma, nos prazos e sob as penalidades fixadas pela legislação pertinente, providencie para que sejam encaminhadas a este Legislador cópias das partes que tratam das compensações sociais constantes em todos os contratos de concessão de direito real de uso de áreas do Município com empresas. As cópias solicitadas se referem aos contratos iniciados a partir do ano de 2016 até a presente data.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Loso</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/405/requerimento_014-2025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/405/requerimento_014-2025.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo n.º 080/2025, Mensagem do Executivo n.º 018/2025, Projeto de Lei nº 016/2025, que dispõe sobre a autorização para a cessão de uso de espaço público municipal à Fundação de Apoio Escola Técnica – FAETEC e dá outras providências.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/543/requerimento_016-2025.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/543/requerimento_016-2025.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo n.º 085/2025, Mensagem do Executivo n.º 022/2025, Projeto de Lei n.º 020/2025, que dispõe sobre a autorização para a concessão de direito real de uso de espaço público municipal à Universidade Federal Rural do Rio de Janeiro – UFRRJ e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -483,68 +483,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/398/04-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/509/04-projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/193/02-_projeto_de_lei_n_o_10.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/191/requerimento_005-2025.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/405/requerimento_014-2025.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/543/requerimento_016-2025.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/398/04-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/509/04-projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/193/02-_projeto_de_lei_n_o_10.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/191/requerimento_005-2025.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/405/requerimento_014-2025.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2025/543/requerimento_016-2025.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>