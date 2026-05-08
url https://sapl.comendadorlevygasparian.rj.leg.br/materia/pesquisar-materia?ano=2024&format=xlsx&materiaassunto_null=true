--- v0 (2025-12-08)
+++ v1 (2026-05-08)
@@ -54,469 +54,469 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRIND</t>
   </si>
   <si>
     <t>Proposição de Indicação</t>
   </si>
   <si>
     <t>Léa da Império</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/10/ind-2024-001-lea-construcao_de_praca_publica.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/10/ind-2024-001-lea-construcao_de_praca_publica.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal_x000D_
 A Vereadora que esta subscreve, nos termos regimentais, indica, o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize construção de praça pública no Conjunto Habitacional Virgilina Cardão, em Afonso Arinos, com Academia da Terceira Idade.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Tiago Maia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/13/ind-2024-004-tiago-001-acao_frequente_fumace.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/13/ind-2024-004-tiago-001-acao_frequente_fumace.pdf</t>
   </si>
   <si>
     <t>Solicita uma ação mais frequente, seguindo orientações da Anvisa, do Carro do Fumacê em todos os bairros do Município.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/17/ind-2024-008-lea-004-instalacao_de_ventiladores_cras.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/17/ind-2024-008-lea-004-instalacao_de_ventiladores_cras.pdf</t>
   </si>
   <si>
     <t>Instalação de ventiladores nas salas dos Centros de Referência de Assistência Social - CRAS do Bairro Fonseca Almeida, de Afonso Arinos e das demais localidades do Município em que tal medida for necessária.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Thiago Boy</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/18/ind-2024-009-thiago-001-servico_de_limpeza.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/18/ind-2024-009-thiago-001-servico_de_limpeza.pdf</t>
   </si>
   <si>
     <t>Serviço de limpeza geral - roçada, capina e retirada de entulho e barro - em bueiro ao lado do Centro Espírita, no Km 133 da Estrada União e Indústria, no Centro.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/19/ind-2024-010-thiago-002-instalacao_de_postes.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/19/ind-2024-010-thiago-002-instalacao_de_postes.pdf</t>
   </si>
   <si>
     <t>Realização de serviço de instalação de postes de iluminação pública na Rua Geraldo Thuler, no Centro.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/20/ind-2024-011-lea-005-instalacao_de_ventiladores.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/20/ind-2024-011-lea-005-instalacao_de_ventiladores.pdf</t>
   </si>
   <si>
     <t>Instalação de ventiladores nas salas da Academia Municipal José Soares - Zé Mulher, localizada no Bairro Gulf.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/21/ind-2024-012-lea-006-construcao_de_creche.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/21/ind-2024-012-lea-006-construcao_de_creche.pdf</t>
   </si>
   <si>
     <t>Construção de creche municipal em Afonso Arinos.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/22/ind-2024-013-lea-007-servico_de_manutencao_da_estrutura.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/22/ind-2024-013-lea-007-servico_de_manutencao_da_estrutura.pdf</t>
   </si>
   <si>
     <t>Serviço de manutenção da estrutura do mata-burro da Rua Santo Antônio, em Afonso Arinos.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/23/ind-2024-014-tiago-004-instalacao_de_ventiladores.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/23/ind-2024-014-tiago-004-instalacao_de_ventiladores.pdf</t>
   </si>
   <si>
     <t>Instalação de ventiladores em toda as salas da Escola Municipal Salathiel Machado da Fonseca, em Afonso Arinos e, com urgência, nas salas do 1°, do 2° e do 3° períodos da Educação Infantil.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Fernando Cheffer</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/24/ind-2024-015-cheffer-002-prorrogacao_concurso_publico.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/24/ind-2024-015-cheffer-002-prorrogacao_concurso_publico.pdf</t>
   </si>
   <si>
     <t>Realize estudo com o intuito de viabilizar a prorrogação do último concurso público para a Prefeitura do Município.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Nilton da Acadêmia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/25/ind-2024-016-nilton-001-escoamento_das_aguas.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/25/ind-2024-016-nilton-001-escoamento_das_aguas.pdf</t>
   </si>
   <si>
     <t>Realize serviço de escoamento das águas pluviais no ponto de ônibus da entrada do Bairro Prefeito Joel da Silva Maia ou que, em caso da impossibilidade de realização do serviço, que transfira o ponto de ônibus para um local que fique um pouco antes ou um pouco depois da área de acúmulo da água.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/26/ind-2024-017-nilton-002-servico_de_recuperacao_do_asfalto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/26/ind-2024-017-nilton-002-servico_de_recuperacao_do_asfalto.pdf</t>
   </si>
   <si>
     <t>Recuperação do asfalto na área em frente à transportadora, na entrada do Bairro Prefeito Joel da Silva Maia.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/27/ind-2024-018-nilton-003-servico_de_limpeza_geral.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/27/ind-2024-018-nilton-003-servico_de_limpeza_geral.pdf</t>
   </si>
   <si>
     <t>Serviço de limpeza geral e de retirada de entulhos no terreno situado na Rua Jeferson da Silveira, n.° 35, no Bairro Prefeito Joel da Silva Maia.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/28/ind-2024-019-tiago-005-servico_de_manutencao.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/28/ind-2024-019-tiago-005-servico_de_manutencao.pdf</t>
   </si>
   <si>
     <t>Realizar serviço de limpeza geral e de retirada de entulhos no terreno situado na Rua Jeferson da Silveira, n.° 35, no Bairro Prefeito Joel da Silva Maia.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/29/ind-2024-020-lea-008-servico_de_asfaltamento.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/29/ind-2024-020-lea-008-servico_de_asfaltamento.pdf</t>
   </si>
   <si>
     <t>Realize serviço de asfaltamento de trecho da Rua D.r Altino Alves Moreira, no Bairro Reta, que abrange a área da ponte.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/30/ind-2024-021-lea-009-construcao_de_parque_infantil_e_academia_ao_ar_livre.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/30/ind-2024-021-lea-009-construcao_de_parque_infantil_e_academia_ao_ar_livre.pdf</t>
   </si>
   <si>
     <t>Instalação de parque infantil e a construção de academia ao ar livre na praça pública em construção na Rua Sebastião Madeira, ao lado da sede do Legislativo.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/31/ind-2024-022-thiago-003-servico_de_limpeza_geral.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/31/ind-2024-022-thiago-003-servico_de_limpeza_geral.pdf</t>
   </si>
   <si>
     <t>Serviço de limpeza geral - roçada, capina e retirada de entulho - na área próxima da beira do rio, atrás do muro da Praça Alfredo Moreira, na Rua Eliza de Souza, no Centro.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/32/ind-2024-023-lea-010-reforma_do_parque_infantil.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/32/ind-2024-023-lea-010-reforma_do_parque_infantil.pdf</t>
   </si>
   <si>
     <t>Reforma geral na Praça Almeida Cardão, em Afonso Arinos, com a execução das seguintes melhorias: serviço de reforma do parque infantil, troca das telas da quadra, reforma dos aparelhos de ginástica, troca de refletores e manutenção da rede elétrica.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/33/ind-2024-024-lea-011-asfaltamento_e_troca_de_manilhas.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/33/ind-2024-024-lea-011-asfaltamento_e_troca_de_manilhas.pdf</t>
   </si>
   <si>
     <t>Serviços de asfaltamento, de troca de manilhas, de colocação de meios-fios e de construção de calçadas na Rua João Paiva e na Rua Jaime Matos, em Afonso Arinos.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/34/ind-2024-025-lea-012-instalacoes_de_refletores.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/34/ind-2024-025-lea-012-instalacoes_de_refletores.pdf</t>
   </si>
   <si>
     <t>Instalação de refletores na Estrada Serra das Abóboras, subida que dá acesso ao cemitério de Afonso Arinos.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/35/ind-2024-026-tiago-006-instalacoes_de_mesas_para_esporte.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/35/ind-2024-026-tiago-006-instalacoes_de_mesas_para_esporte.pdf</t>
   </si>
   <si>
     <t>Instalação de mesas para a prática do esporte "futmesa" em praças e espaços públicos do município, assim como no Estádio Municipal Douglas dos Santos Firmino, que faz parte do centro esportivo.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Thiago Boy, Fernando Cheffer</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/36/ind-2024-027-thiago-cheffer.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/36/ind-2024-027-thiago-cheffer.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei que denomine "Leandro Teodoro Machado" a quadra poliesportiva pública construída no Morro do SAELEG.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Maria Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/37/ind-2024-028-maria-002.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/37/ind-2024-028-maria-002.pdf</t>
   </si>
   <si>
     <t>Reinstalação da placa restaurada, na entrada do Bairro Fábrica, com os dizeres "Companhia Lanifício Alto da Boa Vista" e de inclusão, na mesma placa, da frase "Seja bem-vindo ao Bairro Fábrica"</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/38/ind-2024-029-maria-001.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/38/ind-2024-029-maria-001.pdf</t>
   </si>
   <si>
     <t>Instalação de cobertura no ponto de táxis, no Centro.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/51/indicacao_2024-040.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/51/indicacao_2024-040.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que realize estudo com o intuito de criar projeto de lei que defina prolongamento da Rua Reginaldo Maia.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/53/indicacao_2024-042.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/53/indicacao_2024-042.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que disponibilize um veículo com motorista para atendimento aos moradores de Afonso Arinos.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/57/indicacao_2024-043.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/57/indicacao_2024-043.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de troca de todas as lâmpadas da Praça Almeida Cardão, em Afonso Arinos.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/81/indicacao_2024-046.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/81/indicacao_2024-046.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que instale semáforo e disponibilize um guarda civil municipal para organizar o trânsito na Estrada União Indústria, na área em frente à Policlínica, na entrada da Boca da Barra.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/98/indicacao_2024-047.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/98/indicacao_2024-047.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize manutenção geral nos aparelhos de musculação da academia pública, localizada no Estádio Municipal Douglas dos Santos Firmino, no bairro Gulf.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/99/indicacao_2024-048.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/99/indicacao_2024-048.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que realize serviço de recapeamento asfáltico em todas as vias públicas do bairro Fonseca Almeida.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Loso</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/96/mocao_2024-016.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/96/mocao_2024-016.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Senhor Nicolas Carvalho dos Santos, Capitão-Chefe de Companhia da Polícia Militar, lotado no 38.º Batalhão de Polícia Militar – Três Rios, RG PMERJ 90783, em razão de seus serviços prestados para a segurança da população gaspariense, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/97/mocao_2024-017.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/97/mocao_2024-017.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Senhor Ueverton da Silva Hiotti, Cabo da Polícia Militar, lotado no 38.º Batalhão de Polícia Militar – Três Rios, RG PMERJ 99192, em razão de seus serviços prestados para a segurança da população gaspariense, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>José Fernando Cheffer</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/73/002-projeto_de_decreto_001024.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/73/002-projeto_de_decreto_001024.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Fabiano Corrêa de Castro.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Robson da Silva Claudino.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_030-2024.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_030-2024.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo nº. 069/2024, Projeto de Lei nº. 007/2024, de autoria do Vereador José Fernando Cheffer, que revoga a Lei n.º 1255, de 13 de novembro de 2024.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/85/requerimento_031-2024.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/85/requerimento_031-2024.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo nº. 070/2024, Projeto de Resolução nº. 005/2024, de autoria da Mesa Diretora, que revoga a Resolução n.º 122, de 22 de outubro de 2024.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_032-2024.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_032-2024.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo n.º 073/2024, Projeto de Lei nº 008/2024 de autoria da Mesa Diretora, que revoga a Lei nº 1.249, de 10 de setembro de 2024.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_033-2024.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_033-2024.doc</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo n.º 074/2024, Projeto de Lei nº 009/2024 de autoria da Mesa Diretora, que revoga a Lei nº 1.250, de 10 de setembro de 2024.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>REQUEIRO, na forma regimental, a apreciação, em caráter de urgência urgentíssima, do Processo n.º 075/2024, Projeto de Lei nº 010/2024 de autoria do Vereador José Fernando Cheffer, que dispõe sobre o uso de celulares e outros dispositivos eletrônicos pelos alunos nas unidades escolares da rede pública municipal de ensino, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -829,68 +829,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/10/ind-2024-001-lea-construcao_de_praca_publica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/13/ind-2024-004-tiago-001-acao_frequente_fumace.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/17/ind-2024-008-lea-004-instalacao_de_ventiladores_cras.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/18/ind-2024-009-thiago-001-servico_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/19/ind-2024-010-thiago-002-instalacao_de_postes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/20/ind-2024-011-lea-005-instalacao_de_ventiladores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/21/ind-2024-012-lea-006-construcao_de_creche.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/22/ind-2024-013-lea-007-servico_de_manutencao_da_estrutura.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/23/ind-2024-014-tiago-004-instalacao_de_ventiladores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/24/ind-2024-015-cheffer-002-prorrogacao_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/25/ind-2024-016-nilton-001-escoamento_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/26/ind-2024-017-nilton-002-servico_de_recuperacao_do_asfalto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/27/ind-2024-018-nilton-003-servico_de_limpeza_geral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/28/ind-2024-019-tiago-005-servico_de_manutencao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/29/ind-2024-020-lea-008-servico_de_asfaltamento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/30/ind-2024-021-lea-009-construcao_de_parque_infantil_e_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/31/ind-2024-022-thiago-003-servico_de_limpeza_geral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/32/ind-2024-023-lea-010-reforma_do_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/33/ind-2024-024-lea-011-asfaltamento_e_troca_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/34/ind-2024-025-lea-012-instalacoes_de_refletores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/35/ind-2024-026-tiago-006-instalacoes_de_mesas_para_esporte.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/36/ind-2024-027-thiago-cheffer.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/37/ind-2024-028-maria-002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/38/ind-2024-029-maria-001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/51/indicacao_2024-040.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/53/indicacao_2024-042.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/57/indicacao_2024-043.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/81/indicacao_2024-046.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/98/indicacao_2024-047.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/99/indicacao_2024-048.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/96/mocao_2024-016.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/97/mocao_2024-017.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/73/002-projeto_de_decreto_001024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_030-2024.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/85/requerimento_031-2024.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_032-2024.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_033-2024.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/10/ind-2024-001-lea-construcao_de_praca_publica.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/13/ind-2024-004-tiago-001-acao_frequente_fumace.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/17/ind-2024-008-lea-004-instalacao_de_ventiladores_cras.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/18/ind-2024-009-thiago-001-servico_de_limpeza.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/19/ind-2024-010-thiago-002-instalacao_de_postes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/20/ind-2024-011-lea-005-instalacao_de_ventiladores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/21/ind-2024-012-lea-006-construcao_de_creche.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/22/ind-2024-013-lea-007-servico_de_manutencao_da_estrutura.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/23/ind-2024-014-tiago-004-instalacao_de_ventiladores.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/24/ind-2024-015-cheffer-002-prorrogacao_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/25/ind-2024-016-nilton-001-escoamento_das_aguas.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/26/ind-2024-017-nilton-002-servico_de_recuperacao_do_asfalto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/27/ind-2024-018-nilton-003-servico_de_limpeza_geral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/28/ind-2024-019-tiago-005-servico_de_manutencao.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/29/ind-2024-020-lea-008-servico_de_asfaltamento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/30/ind-2024-021-lea-009-construcao_de_parque_infantil_e_academia_ao_ar_livre.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/31/ind-2024-022-thiago-003-servico_de_limpeza_geral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/32/ind-2024-023-lea-010-reforma_do_parque_infantil.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/33/ind-2024-024-lea-011-asfaltamento_e_troca_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/34/ind-2024-025-lea-012-instalacoes_de_refletores.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/35/ind-2024-026-tiago-006-instalacoes_de_mesas_para_esporte.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/36/ind-2024-027-thiago-cheffer.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/37/ind-2024-028-maria-002.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/38/ind-2024-029-maria-001.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/51/indicacao_2024-040.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/53/indicacao_2024-042.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/57/indicacao_2024-043.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/81/indicacao_2024-046.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/98/indicacao_2024-047.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/99/indicacao_2024-048.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/96/mocao_2024-016.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/97/mocao_2024-017.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/73/002-projeto_de_decreto_001024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_030-2024.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/85/requerimento_031-2024.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_032-2024.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_033-2024.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="158" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>