--- v0 (2025-12-10)
+++ v1 (2026-05-11)
@@ -54,462 +54,462 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>José Fernando Cheffer</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/257/02-_projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/257/02-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Gaspariense a Sra. Amanda Guimarães do Amaral.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Tiago Maia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/258/02-_projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/258/02-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Gaspariense ao Sr. Jefferson Francisco dos Santos.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/268/02-_projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/268/02-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Cidinei da Silva Vitalino.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/164/02-pd_projeto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/164/02-pd_projeto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Exmo. Sr. Carlos Francisco Portinho.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/165/02-pd_projeto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/165/02-pd_projeto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo a Sra. Mônica Isabel da Cunha Dias.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Thiago Boy</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/167/02-pd_projeto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/167/02-pd_projeto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Ricardo Gomes Inêz.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Léa da Império</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/173/01-_pd_09-2024_projeto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/173/01-_pd_09-2024_projeto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Vitor Hugo Carvalho Ferreira.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/175/02-_pd_10-2024_projeto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/175/02-_pd_10-2024_projeto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Gerson Porto de Oliveira.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/176/02-pd_11-2024_projeto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/176/02-pd_11-2024_projeto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Ricardo Mendes Neto.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/177/02-pd_12-2024_projeto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/177/02-pd_12-2024_projeto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Reimont Luiz Otoni Santa Barbara.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/270/02-projeto_de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/270/02-projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Arlindo Filemon Correia Junior.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Maria Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/269/02-projeto_de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/269/02-projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Luis Felipе Rosa Paschoa.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/195/pd_15-2024-1-2.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/195/pd_15-2024-1-2.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo a Sra. Oldaiza Monteiro Dias.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/159/02-projeto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/159/02-projeto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo a Sra. Fabiane Gonçalves da Silva Lima.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/160/02-projeto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/160/02-projeto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Ildo Inês de Souza.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/171/02-projeto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/171/02-projeto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Walter Ferreira.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Loso</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/152/02-pd.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/152/02-pd.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Miguel Arcanjo Salustiano Rosa Júnior.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/153/02-pd.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/153/02-pd.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Reginaldo Luiz de Oliveira.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/154/02-pd.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/154/02-pd.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Sebastião Mauro de Souza.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Léo Mancha</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/151/02-pl.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/151/02-pl.pdf</t>
   </si>
   <si>
     <t>Concede o  título  de Mérito Legislativo ao Sr. Albano Batista Filho.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/170/02-projeto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/170/02-projeto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Ronaldo Carlos de Medeiros Júnior.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/147/02-pd_proj_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/147/02-pd_proj_decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Exmo. Sr. Bernardo Chim Rossi.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/148/02-pd_projeto_de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/148/02-pd_projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede a Comenda do Barão do Piabanha a empresa Casa Cardão Ltda.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/103/002-projeto_de_decreto_001024.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/103/002-projeto_de_decreto_001024.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao canal jornalístico Cidade em Foco.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/102/002-projeto_de_decreto_001024.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/102/11-_decreto_legislativo_no664.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadã Gaspariense  a  Sra. Claudia Rodrigues Santos Santana.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Serjão</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/88/02-projeto_de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/88/02-projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede   o  título  de   Mérito  Legislativo ao Sr. José Luiz dos Santos.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/87/02-projeto_de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/87/02-projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Eduardo do Amaral Portugal.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/75/02-projeto_de_decreto_1.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/75/02-projeto_de_decreto_1.pdf</t>
   </si>
   <si>
     <t>Concede o título de mérito legislativo a Sr. Karla Santos Louro.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Nilton da Acadêmia, José Fernando Cheffer</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/74/02-projeto_de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/74/02-projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo ao Sr. Nilciano de Oliveira.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/64/02-projeto_de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/64/02-projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede  o título de   Cidadã Gaspariens  a Sra. Mariana Vasques Nogueira Felippe.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>José Fernando Cheffer, Nilton da Acadêmia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/63/02-projeto_de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/63/02-projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede o  título de  Mérito Legislativo a   Sra. Daliane Aparecida de Souza Ferreira.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/62/02-projeto_de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/62/02-projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede   o   título   de   Cidadão Gaspariense  ao  Sr. Jordeler Soares Coelho.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/61/02-projeto_de_decreto_2-.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/61/02-projeto_de_decreto_2-.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadã Gaspariense  a Exma. Sra. Rosangela Gomes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -816,68 +816,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/257/02-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/258/02-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/268/02-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/164/02-pd_projeto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/165/02-pd_projeto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/167/02-pd_projeto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/173/01-_pd_09-2024_projeto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/175/02-_pd_10-2024_projeto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/176/02-pd_11-2024_projeto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/177/02-pd_12-2024_projeto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/270/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/269/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/195/pd_15-2024-1-2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/159/02-projeto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/160/02-projeto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/171/02-projeto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/152/02-pd.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/153/02-pd.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/154/02-pd.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/151/02-pl.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/170/02-projeto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/147/02-pd_proj_decreto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/148/02-pd_projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/103/002-projeto_de_decreto_001024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/102/002-projeto_de_decreto_001024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/88/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/87/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/75/02-projeto_de_decreto_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/74/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/64/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/63/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/62/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/61/02-projeto_de_decreto_2-.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/257/02-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/258/02-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/268/02-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/164/02-pd_projeto.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/165/02-pd_projeto.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/167/02-pd_projeto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/173/01-_pd_09-2024_projeto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/175/02-_pd_10-2024_projeto.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/176/02-pd_11-2024_projeto.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/177/02-pd_12-2024_projeto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/270/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/269/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/195/pd_15-2024-1-2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/159/02-projeto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/160/02-projeto.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/171/02-projeto.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/152/02-pd.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/153/02-pd.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/154/02-pd.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/151/02-pl.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/170/02-projeto.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/147/02-pd_proj_decreto.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/148/02-pd_projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/103/002-projeto_de_decreto_001024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/102/11-_decreto_legislativo_no664.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/88/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/87/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/75/02-projeto_de_decreto_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/74/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/64/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/63/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/62/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/61/02-projeto_de_decreto_2-.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="39.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="74.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>