--- v0 (2025-12-08)
+++ v1 (2026-05-08)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>PRIND</t>
   </si>
   <si>
     <t>Proposição de Indicação</t>
   </si>
   <si>
     <t>Tiago Maia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_2024-045.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_2024-045.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que construa rotatória (anel viário) na entrada da Praça Prefeito Joaquim José Ferreira, no Centro, para auxiliar os motoristas que vêm de Três Rios e os que vêm da BR 040, e que providencie sinalização de trânsito, como faixa de pedestres, no entorno.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -405,68 +405,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_2024-045.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_2024-045.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>