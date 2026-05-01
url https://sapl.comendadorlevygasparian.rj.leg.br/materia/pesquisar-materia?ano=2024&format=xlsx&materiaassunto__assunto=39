--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -54,78 +54,78 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>PRIND</t>
   </si>
   <si>
     <t>Proposição de Indicação</t>
   </si>
   <si>
     <t>Léa da Império</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/52/indicacao_2024-041.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/52/indicacao_2024-041.doc</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que construa banheiro público na Praça Prefeito Joaquim José Ferreira, no Centro.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Tiago Maia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/65/indicacao_2024-044.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/65/indicacao_2024-044.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que viabilize a desapropriação do campo do Esporte Clube Serrariense, no Centro, e que, posteriormente, realize as seguintes obras de revitalização no referido espaço: construção de arquibancadas e de quadra de área e pista de atletismo, melhorias dos vestiários e da quadra poliesportiva, instalação de refletores e de telas de proteção no entorno do campo, construção de espaço para estacionamento e instalação de uma academia pública municipal.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_2024-045.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_2024-045.doc</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica o envio de expediente ao Exmo. Sr. Prefeito Municipal para que determine ao setor competente que construa rotatória (anel viário) na entrada da Praça Prefeito Joaquim José Ferreira, no Centro, para auxiliar os motoristas que vêm de Três Rios e os que vêm da BR 040, e que providencie sinalização de trânsito, como faixa de pedestres, no entorno.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -432,68 +432,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/52/indicacao_2024-041.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/65/indicacao_2024-044.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_2024-045.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/52/indicacao_2024-041.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/65/indicacao_2024-044.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/71/indicacao_2024-045.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>