--- v0 (2026-01-27)
+++ v1 (2026-05-04)
@@ -54,156 +54,156 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Léa da Império</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/77/mocao_2024-014.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/77/mocao_2024-014.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Grupo de Teatro Idoso Artista, por suas brilhantes apresentações para as crianças no Centro do Idoso na Praça de Mont Serrat e nos eventos culturais do Município, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_2024-015.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_2024-015.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Grupo de Dança Carimbozeiras da Melhor Idade, que encantou o público no Sarau da Educação, no Centro do Idoso e nos eventos culturais do Município, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Maria Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/235/002-projeto_de_decreto_001024.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/235/002-projeto_de_decreto_001024.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. João Luiz França Monnerat.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/200/pd_16-2024-1-2.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/200/pd_16-2024-1-2.pdf</t>
   </si>
   <si>
     <t>Concede o título de Mérito Legislativo a Sra. Angelita Aparecida Maroca Jorge da Silva.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Serjão, José Fernando Cheffer</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/100/002-projeto_de_decreto_001024.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/100/002-projeto_de_decreto_001024.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Marco Aurélio Coelho.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Serjão</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/88/02-projeto_de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/88/02-projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede   o  título  de   Mérito  Legislativo ao Sr. José Luiz dos Santos.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Nilton da Acadêmia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/252/02-projeto_de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/252/02-projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Fabiano Corrêa de Castro.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>José Fernando Cheffer</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/72/02-projeto__de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/72/02-projeto__de_decreto.pdf</t>
   </si>
   <si>
     <t>Concede o título de Cidadão Gaspariense ao Sr. Robson da Silva Claudino.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -510,68 +510,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/77/mocao_2024-014.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_2024-015.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/235/002-projeto_de_decreto_001024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/200/pd_16-2024-1-2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/100/002-projeto_de_decreto_001024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/88/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/252/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/72/02-projeto__de_decreto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/77/mocao_2024-014.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_2024-015.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/235/002-projeto_de_decreto_001024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/200/pd_16-2024-1-2.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/100/002-projeto_de_decreto_001024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/88/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/252/02-projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/72/02-projeto__de_decreto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>