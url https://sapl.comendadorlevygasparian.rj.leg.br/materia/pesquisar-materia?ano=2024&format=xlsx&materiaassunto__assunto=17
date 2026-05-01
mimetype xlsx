--- v0 (2026-01-30)
+++ v1 (2026-05-01)
@@ -54,105 +54,105 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Léa da Império</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/77/mocao_2024-014.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/77/mocao_2024-014.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Grupo de Teatro Idoso Artista, por suas brilhantes apresentações para as crianças no Centro do Idoso na Praça de Mont Serrat e nos eventos culturais do Município, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_2024-015.doc</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_2024-015.doc</t>
   </si>
   <si>
     <t>Requeiro, nos termos regimentais, que seja registrada, nos anais desta Casa, MOÇÃO DE PARABENIZAÇÃO ao Grupo de Dança Carimbozeiras da Melhor Idade, que encantou o público no Sarau da Educação, no Centro do Idoso e nos eventos culturais do Município, o que o torna digno merecedor do reconhecimento público.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Cláudio Mannarino</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/45/003-projeto_de_lei_20240904_132047_001024.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/45/003-projeto_de_lei_20240904_132047_001024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os direitos de premiação com recursos de Lei Complementar n. 14.399, de 08 de julho de 2022- Lei de Política Nacional Aldir Blanc de Fomento à Cultura. no valor de R$ 73.052, 87 (setenta e três mil, cinquenta e dois reais e oitenta e sete centavos).</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Tiago Maia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/254/02-_projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/254/02-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Comendador Levy Gasparian, o projeto "Família no Gulf" e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -459,68 +459,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/77/mocao_2024-014.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_2024-015.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/45/003-projeto_de_lei_20240904_132047_001024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/254/02-_projeto_de_lei.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/77/mocao_2024-014.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/78/mocao_2024-015.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/45/003-projeto_de_lei_20240904_132047_001024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2024/254/02-_projeto_de_lei.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>