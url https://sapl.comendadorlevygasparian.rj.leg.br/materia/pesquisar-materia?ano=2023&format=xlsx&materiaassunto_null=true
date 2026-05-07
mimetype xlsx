--- v0 (2025-12-08)
+++ v1 (2026-05-07)
@@ -54,174 +54,174 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>José Fernando Cheffer</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/300/02-decreto_no01.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/300/02-decreto_no01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o enquadramento dos bens de consumo de qualidade .comum e de luxo, no âmbito da Camara Municipal de Comendador Levy Gasparian.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Léo Mancha</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/326/02-projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/326/02-projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Gaspariense ao Sr. Thiago Pampolha.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Léa da Império</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/337/02-projeto_de_decretolegislativo_no019.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/337/02-projeto_de_decretolegislativo_no019.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadã Gaspariense a Sra. Daniele Araújo Bonfim Caiaffa.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/353/02-projeto_de_decreto_legislativo_no035.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/353/02-projeto_de_decreto_legislativo_no035.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Gaspariense ao Sr. Marcello Araújo dos Santos.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Cláudio Mannarino</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/296/02-mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/296/02-mensagem.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no âmbito do Município de Comendador Levy Gasparian, a destinação dos honorários de sucumbência fixados judicialmente aos Procuradores e Subprocuradores Municipais, nos termos do artigo 85, §19, do Código de Processo Civil, fixa critérios para o rateio dos valores e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/301/02-mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/301/02-mensagem.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1.187, de 18 de janeiro de 2023, e da outras providências.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Fica denominada e definidos os contornos da Rua lzabel Salles Serzedello, revoga a Lei Municipal n° 613, de 29 de setembro de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Dispõe sobre a amortização do defici técnico atuarial do Município para com o Levy Prey para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/303/02-projeto_resolucao.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/303/02-projeto_resolucao.pdf</t>
   </si>
   <si>
     <t>Altera os incisos do Parágrafo único do artigo 5°, o caput do artigo 7° e o Parágrafo único do artigo 9° da Resolução n° 106 de 4 de outubro de 2018.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Institui o regime de teletrabalho para os servidores da Câmara Municipal de Comendador Levy Gasparian.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -537,68 +537,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/300/02-decreto_no01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/326/02-projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/337/02-projeto_de_decretolegislativo_no019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/353/02-projeto_de_decreto_legislativo_no035.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/296/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/301/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/303/02-projeto_resolucao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/300/02-decreto_no01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/326/02-projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/337/02-projeto_de_decretolegislativo_no019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/353/02-projeto_de_decreto_legislativo_no035.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/296/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/301/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/303/02-projeto_resolucao.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>