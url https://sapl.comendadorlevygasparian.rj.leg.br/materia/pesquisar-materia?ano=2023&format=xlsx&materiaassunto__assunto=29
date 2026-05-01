--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -54,120 +54,120 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Cláudio Mannarino</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/287/02-_edital_de_convocacao.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/287/02-_edital_de_convocacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 1.175, de 15 de dezembro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/302/03-projeto_de_lei_no15.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/302/03-projeto_de_lei_no15.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 1.061, de 30 de abril de 2020 e da outras providências.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei n° 875, de 10 de abril de 2015, e dá outras providências.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Concede reajuste aos Servidores Públicos do Município de Comendador Levy Gasparian.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/316/02-mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/316/02-mensagem.pdf</t>
   </si>
   <si>
     <t>Altera o quadro de Cargos de provimento efetivo, criando vagas, e da outras providências.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/322/03-projeto_de_lei_no27.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/322/03-projeto_de_lei_no27.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 195, de 19 de junho de 1997, que cria o Conselho de Alimentação Escolar — CAE, e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/386/04-projeto_de_lei_no53.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/386/04-projeto_de_lei_no53.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 1.141, de 03 de maio de 2022, criando novos cargos e dando outras providências.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Altera a Lei n. 497, de 13 de dezembro de 2004, criando novos cargos e dando outras providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
@@ -501,68 +501,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/287/02-_edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/302/03-projeto_de_lei_no15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/316/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/322/03-projeto_de_lei_no27.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/386/04-projeto_de_lei_no53.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/287/02-_edital_de_convocacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/302/03-projeto_de_lei_no15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/316/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/322/03-projeto_de_lei_no27.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2023/386/04-projeto_de_lei_no53.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>