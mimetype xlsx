--- v0 (2025-12-07)
+++ v1 (2026-05-01)
@@ -54,342 +54,342 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Fernando Cheffer</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/411/02-projeto_de_decreto_legislativo_no.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/411/02-projeto_de_decreto_legislativo_no.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadã Gaspariense" a Sra. Rosiany Bittar Campos.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Léa da Império</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadão Gaspariense" ao Sr. Marcelo Galdino Quitério.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Maria Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/413/02-projeto_de_decreto_legislativo_no006.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/413/02-projeto_de_decreto_legislativo_no006.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Gaspariense ao Sr. Célio César de Aguiar Lima.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Diego do Fiquinho</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/417/02-projeto_de_decreto_legislativo_no007.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/417/02-projeto_de_decreto_legislativo_no007.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadão Gaspariense" ao Sr. Marcos Gomes Valverde.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/419/02-projeto_de_decreto_legislativo_no009.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/419/02-projeto_de_decreto_legislativo_no009.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Gaspariense ao Exmo. Sr. José Fernando Cheffer.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/421/02-projeto_de_decreto_no11.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/421/02-projeto_de_decreto_no11.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadã Gaspariense" a Sra. Joana Lucia Caetano Ruback.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/422/02-projeto_de_decreto_no012.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/422/02-projeto_de_decreto_no012.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadão Gaspariense" ao Sr. Marcelus Figueiredo Cândido.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Loso</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/424/02-projeto_de_decreto_no013.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/424/02-projeto_de_decreto_no013.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadão Gaspariense" ao Sr. Rodrigo da Silva Bacellar.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadão Gaspariense" ao Sr. Márcio Poncio.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/432/02-mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/432/02-mensagem.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Gaspariense ao Sr. Fabricio Gustavo Salfer Cunha</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Nilton da Acadêmia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/433/02-decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/433/02-decreto.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadã Gaspariense a Sra. Ana Paula Azevedo de Oliveira.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Tiago Maia</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/442/02-projeto_de_decreto_n22.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/442/02-projeto_de_decreto_n22.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Gaspariense ao Sr. Jair de Siqueira Bittencourt Junior.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/443/02-mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/443/02-mensagem.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Gaspariense ao Sr. Marcelo André Cid Hericlito do Porto Queiroz.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/447/02-projeto_decreto_legislativo_026.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/447/02-projeto_decreto_legislativo_026.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Gaspariense ao Sr.Giovanni de Souza Mannarino.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/450/02-decreto_no029.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/450/02-decreto_no029.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadão Gaspariense" ao Sr. Luiz Lindbergh Farias Filho.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/452/06-decreto_egislativo_no591.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/452/06-decreto_egislativo_no591.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadã Gaspariense" a Sra. Christina Sales Serzedello.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Serjão</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/453/02-projeto_legislativo_no02.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/453/02-projeto_legislativo_no02.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadã Gaspariense" a Sra. Daniele Cunha.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/454/02-mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/454/02-mensagem.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadão Gaspariense" ao Sr. Sérgio Luiz Costa Azevedo Filho.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/455/02-_decreto_legislativo_no034.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/455/02-_decreto_legislativo_no034.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadão Gaspariense" ao Sr. João Vitor Molino Silva.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/456/02-mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/456/02-mensagem.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadã Gaspariense" a Sra. Cristiane de Andrade Sales Dorico.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadão Gaspariense" ao Sr. Max Rodrigues Lemos.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/458/02-projeto_de_decreto_legislativo_no041.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/458/02-projeto_de_decreto_legislativo_no041.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Gaspariense ao Sr. Luiz Gonzaga Ramalho.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/461/02-projeto_decreto_legislativo_no039.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/461/02-projeto_decreto_legislativo_no039.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de Cidadão Gaspariense ao Sr. Anderson Rodrigo de Brites.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/462/02-projeto_de_decreto_legislativo_no040.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/462/02-projeto_de_decreto_legislativo_no040.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadã Gaspariense" a Sra. Fernanda Bagio Belo de Mello.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -696,68 +696,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/411/02-projeto_de_decreto_legislativo_no.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/413/02-projeto_de_decreto_legislativo_no006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/417/02-projeto_de_decreto_legislativo_no007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/419/02-projeto_de_decreto_legislativo_no009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/421/02-projeto_de_decreto_no11.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/422/02-projeto_de_decreto_no012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/424/02-projeto_de_decreto_no013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/432/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/433/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/442/02-projeto_de_decreto_n22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/443/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/447/02-projeto_decreto_legislativo_026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/450/02-decreto_no029.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/452/06-decreto_egislativo_no591.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/453/02-projeto_legislativo_no02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/454/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/455/02-_decreto_legislativo_no034.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/456/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/458/02-projeto_de_decreto_legislativo_no041.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/461/02-projeto_decreto_legislativo_no039.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/462/02-projeto_de_decreto_legislativo_no040.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/411/02-projeto_de_decreto_legislativo_no.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/413/02-projeto_de_decreto_legislativo_no006.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/417/02-projeto_de_decreto_legislativo_no007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/419/02-projeto_de_decreto_legislativo_no009.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/421/02-projeto_de_decreto_no11.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/422/02-projeto_de_decreto_no012.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/424/02-projeto_de_decreto_no013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/432/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/433/02-decreto.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/442/02-projeto_de_decreto_n22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/443/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/447/02-projeto_decreto_legislativo_026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/450/02-decreto_no029.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/452/06-decreto_egislativo_no591.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/453/02-projeto_legislativo_no02.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/454/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/455/02-_decreto_legislativo_no034.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/456/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/458/02-projeto_de_decreto_legislativo_no041.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/461/02-projeto_decreto_legislativo_no039.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2022/462/02-projeto_de_decreto_legislativo_no040.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="83.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>