--- v1 (2026-01-27)
+++ v2 (2026-05-02)
@@ -54,324 +54,324 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora Biênio 2021/2022</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/542/59-projeto_decreto_no003.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/542/59-projeto_decreto_no003.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas Anuais do Poder Executivo, referentes ao Exercício de 2019.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/554/115-projeto_de_decreto_legislativo_no005.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/554/115-projeto_de_decreto_legislativo_no005.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas de Gestão, referentes ao Exercício de 2013.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/574/53-_projeto_de_decreto_no_009.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/574/53-_projeto_de_decreto_no_009.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas Anuais do Poder Executivo, referentes ao Exercício de 2020.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Cláudio Mannarino</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/526/05-projeto_de_lei.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/526/05-projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acordo de parcelamento e reparcelamento de débitos do Município de ComendadorLevyGasparian para com o seu RPPS — Regime Próprio de Previdência Social —Levy PreV dá outras providências.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/519/03-projeto_de_lei_no003.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/519/03-projeto_de_lei_no003.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/534/03-projeto_de_lei_no007.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/534/03-projeto_de_lei_no007.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/535/03-mensagem_no010.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/535/03-mensagem_no010.pdf</t>
   </si>
   <si>
     <t>Autoriza a ABERTURA DE CRÉDITO ADICIONAL ESPECIAL POR ANULAÇÃO no orçamento vigente no valor de R$ 245.025,05 (Duzentos e quarenta e cinco mil, vinte e cinco reais e cinco centavos).</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/544/05-projeto_de_lei_no13.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/544/05-projeto_de_lei_no13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Educação(FME) e dá outras providências.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/552/03-projeto_de_lei_no_15.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/552/03-projeto_de_lei_no_15.pdf</t>
   </si>
   <si>
     <t>Autoriza a ABERTURA DE CRÉDITO ADICIONAL ESPECIAL no orçamento programa vigente no valor de R$ 60.000,00 (sessenta mil reais).</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/495/03-lei_no016.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/495/03-lei_no016.pdf</t>
   </si>
   <si>
     <t>Autoriza a ABERTURA DE CRÉDITO ADICIONAL ESPECIAL no orçamento programa vigente no valor de R$ 19.009,63 (dezenove mil, nove reais e sessenta e três centavos).</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/496/03-projeto_de_lei__no17.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/496/03-projeto_de_lei__no17.pdf</t>
   </si>
   <si>
     <t>Autoriza a ABERTURA DE CRÉDITO ADICIONAL ESPECIAL no orçamento vigente no valor de R$ 9.100.000,00 (nove milhões e cem mil reais).</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/497/04-projeto_de_lei_no18.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/497/04-projeto_de_lei_no18.pdf</t>
   </si>
   <si>
     <t>Autoriza a ABERTURA DE CREDITO ADICIONAL ESPECIAL no orçamento programa vigente no valor de R$ 60.000,00 (sessenta mil reais).</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/499/04-projeto_de_lei_no019.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/499/04-projeto_de_lei_no019.pdf</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/501/04-projeto_de_lei_no020.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/501/04-projeto_de_lei_no020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/563/04-projeto_de_lei_no23.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/563/04-projeto_de_lei_no23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/570/06-projeto_de_lei_no25.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/570/06-projeto_de_lei_no25.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes gerais para a elaboração do Orçamento Municipal de Comendador Levy Gasparian para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/512/06-_projeto_de_lei_no26.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/512/06-_projeto_de_lei_no26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Comendador Levy Gasparian para o Quadriênio 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/557/03-projeto_de_lei_no_27.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/557/03-projeto_de_lei_no_27.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa para o Exercício Financeiro de 2022.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/505/04-projeto_de_lei_no31.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/505/04-projeto_de_lei_no31.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/508/04-projeto_de_lei_no36.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/508/04-projeto_de_lei_no36.pdf</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/577/04-projeto_de_lei_no38.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/577/04-projeto_de_lei_no38.pdf</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/579/04-projeto_de_lei_no40.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/579/04-projeto_de_lei_no40.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Turismo de Comendador Levy Gasparian e dá outras providências.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/525/04-projeto_de_lei_no42.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/525/04-projeto_de_lei_no42.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 40 da Lei Municipal n° 1.082/2020, de 1° de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/518/05-projeto_de_lei_no05.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/518/05-projeto_de_lei_no05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acordo de parcelamento e reparcelamento de débitos do Município de Comendador Levy Gasparian para com o seu RPPS — Regime Próprio de Previdência Social —Levy Prev dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -678,68 +678,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/542/59-projeto_decreto_no003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/554/115-projeto_de_decreto_legislativo_no005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/574/53-_projeto_de_decreto_no_009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/526/05-projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/519/03-projeto_de_lei_no003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/534/03-projeto_de_lei_no007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/535/03-mensagem_no010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/544/05-projeto_de_lei_no13.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/552/03-projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/495/03-lei_no016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/496/03-projeto_de_lei__no17.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/497/04-projeto_de_lei_no18.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/499/04-projeto_de_lei_no019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/501/04-projeto_de_lei_no020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/563/04-projeto_de_lei_no23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/570/06-projeto_de_lei_no25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/512/06-_projeto_de_lei_no26.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/557/03-projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/505/04-projeto_de_lei_no31.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/508/04-projeto_de_lei_no36.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/577/04-projeto_de_lei_no38.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/579/04-projeto_de_lei_no40.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/525/04-projeto_de_lei_no42.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/518/05-projeto_de_lei_no05.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/542/59-projeto_decreto_no003.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/554/115-projeto_de_decreto_legislativo_no005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/574/53-_projeto_de_decreto_no_009.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/526/05-projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/519/03-projeto_de_lei_no003.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/534/03-projeto_de_lei_no007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/535/03-mensagem_no010.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/544/05-projeto_de_lei_no13.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/552/03-projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/495/03-lei_no016.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/496/03-projeto_de_lei__no17.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/497/04-projeto_de_lei_no18.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/499/04-projeto_de_lei_no019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/501/04-projeto_de_lei_no020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/563/04-projeto_de_lei_no23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/570/06-projeto_de_lei_no25.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/512/06-_projeto_de_lei_no26.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/557/03-projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/505/04-projeto_de_lei_no31.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/508/04-projeto_de_lei_no36.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/577/04-projeto_de_lei_no38.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/579/04-projeto_de_lei_no40.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/525/04-projeto_de_lei_no42.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/518/05-projeto_de_lei_no05.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="187" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>