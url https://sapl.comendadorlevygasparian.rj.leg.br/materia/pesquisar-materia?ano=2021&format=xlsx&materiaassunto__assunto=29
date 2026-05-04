--- v0 (2026-01-28)
+++ v1 (2026-05-04)
@@ -54,156 +54,156 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Cláudio Mannarino</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/520/04-_projeto_de_lei_no004.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/520/04-_projeto_de_lei_no004.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 396, de 17 de dezembro de 2001 que Dispõe sobre a criação do Conselho Municipal de Turismo e do Fundo Municipal de_x000D_
 Turismo, e dá outras providências.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/521/05-projeto_de_lei_no_005.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/521/05-projeto_de_lei_no_005.pdf</t>
   </si>
   <si>
     <t>Insere os incisos IX e X no artigo 2° da Lei Municipal n° 635, de 02 de abril de 2009 que Dispõe sobre a contratação de pessoal por tempo determinado para atender a necessidade temporária de excepcional interesse público nos termos do Art.37, inciso IX, da Constituição da República, e da outras providências.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/522/02-mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/522/02-mensagem.pdf</t>
   </si>
   <si>
     <t>Regulamenta o cumprimento da Jornada de Trabalho dos Profissionais do Magistério da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/533/03-projeto_de_lei_no08.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/533/03-projeto_de_lei_no08.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I do §2° doart.6° da Lei Municipal n° 675 de 28 de dezembro de 2009.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/550/04-projeto_de_lei_no014.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/550/04-projeto_de_lei_no014.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3° da Lei Municipal n.° 472, de 10 de maio de 2004 que dispõe sobre a criação do Conselho Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Diego do Fiquinho, Maria Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/514/02-projeto_de_lei_no09.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/514/02-projeto_de_lei_no09.pdf</t>
   </si>
   <si>
     <t>Inclui o fisioterapeuta como prescritor na REMUME e da outras providências.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Mesa Diretora Biênio 2021/2022</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/516/02-_projeto_de_decreto.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/516/02-_projeto_de_decreto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o uso do meio eletrônico, de assinaturas eletrônicas e regulamenta o art.50 da Lei Federal n° 14.063, de 23 de setembro de 2020,_x000D_
 quanto ao nível mínimo exigido para a assinatura eletrônica em interações com os processos administrativos no âmbito da Câmara Municipal de_x000D_
 Comendador Levy Gasparian.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/524/02-_projeto_de_resolucao_no_02.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/524/02-_projeto_de_resolucao_no_02.pdf</t>
   </si>
   <si>
     <t>Cria, extingue e altera cargos, no quadro de pessoal da Camara Municipal de Comendador Levy Gasparian e altera a Resolução n° 88, de 29 de março de 2012.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -510,68 +510,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/520/04-_projeto_de_lei_no004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/521/05-projeto_de_lei_no_005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/522/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/533/03-projeto_de_lei_no08.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/550/04-projeto_de_lei_no014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/514/02-projeto_de_lei_no09.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/516/02-_projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/524/02-_projeto_de_resolucao_no_02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/520/04-_projeto_de_lei_no004.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/521/05-projeto_de_lei_no_005.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/522/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/533/03-projeto_de_lei_no08.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/550/04-projeto_de_lei_no014.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/514/02-projeto_de_lei_no09.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/516/02-_projeto_de_decreto.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2021/524/02-_projeto_de_resolucao_no_02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>