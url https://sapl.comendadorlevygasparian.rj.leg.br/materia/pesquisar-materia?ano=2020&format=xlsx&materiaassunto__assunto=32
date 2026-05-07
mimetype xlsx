--- v1 (2026-01-28)
+++ v2 (2026-05-07)
@@ -54,239 +54,239 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Valter Lavinas</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/601/03-projeto_de_lei_n_01.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/601/03-projeto_de_lei_n_01.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura De Crédito Adicional Especial por anulação no orçamento vigente no valor de R$ 436.000,00 (Quatrocentos e trinta e seis mil reais).</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/602/03-projeto_de_lei_n_002.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/602/03-projeto_de_lei_n_002.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura De Crédito Adicional Especial por anulação no orçamento vigente no valor de R$ 1.999.100,00 (hum milhão, novecentos e noventa e_x000D_
 nove mil e cem reais).</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/603/04-projeto_de_lei_n_003.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/603/04-projeto_de_lei_n_003.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.049, de 20 de dezembro de 2019 que dispõe sobre a amortização do déficit técnico atuarial do Município para com o Levy Prev, fixa alíquotas de contribuição e dá outras providências.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/607/03-projeto_de_lei_n_007.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/607/03-projeto_de_lei_n_007.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura De Crédito Adicional Especial por anulação no orçamento vigente no valor de R$ 50.000,00 (Cinquenta mil reais).</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/609/03-projeto_de_lei_no_09.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/609/03-projeto_de_lei_no_09.pdf</t>
   </si>
   <si>
     <t>Fixa as novas alíquotas dos previdenciárias públicos municipais e servidores e do ente Município para com o Levy Prev e dá outras providências.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/610/03-projeto_de_lei_n_010.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/610/03-projeto_de_lei_n_010.pdf</t>
   </si>
   <si>
     <t>Autoriza a Abertura De Crédito Adicional Especial por anulação no orçamento vigente no valor de R$ 1.000.000,00 (hum milhão de reais).</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/612/03-projeto_de_lei_no011.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/612/03-projeto_de_lei_no011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Cargos Temporários no âmbito da Administração Direta da Secretaria Municipal de Saúde para implantação do Centro de Triagem Covid-19 (CT Covid-19) e dá outras providências.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/632/04-projeto_de_lei_no013.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/632/04-projeto_de_lei_no013.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a suspender o pagamento dos valores devidos ao Regime Próprio de Previdência Social - Levy Prev, nos termos do artigo 9° da Lei Complementar nº 173 de 29 de maio de 2020 e Portaria nº 14.816 de 19 de junho de 2020, emitida pela Secretaria Especial de Previdência e Trabalho, e dá outras providências.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/637/03-projeto_de_lei_no015.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/637/03-projeto_de_lei_no015.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 2°-A na Lei nº 804 de 06 de julho de 2013, a qual autoriza a concessão de gratificação a médicos plantonistas no Pronto_x000D_
 Socorro Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/653/04-projeto_de_lei_no16.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/653/04-projeto_de_lei_no16.pdf</t>
   </si>
   <si>
     <t>Autoriza o parcelamento de débitos do Município de Comendador Levy Gasparian com a Light Serviços de Eletricidade S/A e dá outras providências.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/658/02-mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/658/02-mensagem.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes gerais para a elaboração do Orçamento Municipal de Comendador Levy Gasparian para о exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/375/02-_mensagem.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/375/02-_mensagem.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município para o exercício de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/585/03-projeto_de_lei_n021.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/585/03-projeto_de_lei_n021.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Créditos Adicionais Suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/587/04-projeto_de_lei_no022.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/587/04-projeto_de_lei_no022.pdf</t>
   </si>
   <si>
     <t>educação</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/596/04-projeto_de_lei_no026.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/596/04-projeto_de_lei_no026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a amortização do déficit técnico atuarial do Município para com o Levy Prev para o exercício de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora Biênio 2019/2020</t>
   </si>
   <si>
-    <t>https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/611/02-projeto_resolucao_n_001.pdf</t>
+    <t>http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/611/02-projeto_resolucao_n_001.pdf</t>
   </si>
   <si>
     <t>Regulamenta o pagamento retroativo do terço constitucional de férias e do décimo terceiro subsídio aos agentes políticos do Poder Legislativo Municipal de Comendador Levy Gasparian e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -593,68 +593,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/601/03-projeto_de_lei_n_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/602/03-projeto_de_lei_n_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/603/04-projeto_de_lei_n_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/607/03-projeto_de_lei_n_007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/609/03-projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/610/03-projeto_de_lei_n_010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/612/03-projeto_de_lei_no011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/632/04-projeto_de_lei_no013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/637/03-projeto_de_lei_no015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/653/04-projeto_de_lei_no16.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/658/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/375/02-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/585/03-projeto_de_lei_n021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/587/04-projeto_de_lei_no022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/596/04-projeto_de_lei_no026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/611/02-projeto_resolucao_n_001.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/601/03-projeto_de_lei_n_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/602/03-projeto_de_lei_n_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/603/04-projeto_de_lei_n_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/607/03-projeto_de_lei_n_007.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/609/03-projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/610/03-projeto_de_lei_n_010.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/612/03-projeto_de_lei_no011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/632/04-projeto_de_lei_no013.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/637/03-projeto_de_lei_no015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/653/04-projeto_de_lei_no16.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/658/02-mensagem.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/375/02-_mensagem.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/585/03-projeto_de_lei_n021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/587/04-projeto_de_lei_no022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/596/04-projeto_de_lei_no026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.comendadorlevygasparian.rj.leg.br/media/sapl/public/materialegislativa/2020/611/02-projeto_resolucao_n_001.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>